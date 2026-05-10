--- v0 (2025-12-05)
+++ v1 (2026-05-10)
@@ -398,54 +398,54 @@
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="15023" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="111" d="100"/>
-          <a:sy n="111" d="100"/>
+          <a:sx n="102" d="100"/>
+          <a:sy n="102" d="100"/>
         </p:scale>
-        <p:origin x="588" y="96"/>
+        <p:origin x="948" y="318"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
     <pc:chgData name="Stacey Francis" userId="b6fdbf9b-03b8-49b1-90e8-d3173edb6092" providerId="ADAL" clId="{3C0F3622-488D-4C82-AFD5-24936C5B4756}"/>
@@ -628,51 +628,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3849899" y="0"/>
             <a:ext cx="2946189" cy="498236"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{8EB85D8D-0443-4323-A002-EE41FA230F89}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>12/1/2025</a:t>
+              <a:t>4/24/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1" y="9428403"/>
             <a:ext cx="2946189" cy="498236"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -886,51 +886,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F3B48329-3BCE-4212-AC98-6417D3BCB637}" type="datetimeFigureOut">
               <a:rPr lang="en-AU" smtClean="0"/>
-              <a:t>1/12/2025</a:t>
+              <a:t>24/04/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1056,51 +1056,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F3B48329-3BCE-4212-AC98-6417D3BCB637}" type="datetimeFigureOut">
               <a:rPr lang="en-AU" smtClean="0"/>
-              <a:t>1/12/2025</a:t>
+              <a:t>24/04/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1236,51 +1236,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F3B48329-3BCE-4212-AC98-6417D3BCB637}" type="datetimeFigureOut">
               <a:rPr lang="en-AU" smtClean="0"/>
-              <a:t>1/12/2025</a:t>
+              <a:t>24/04/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1406,51 +1406,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F3B48329-3BCE-4212-AC98-6417D3BCB637}" type="datetimeFigureOut">
               <a:rPr lang="en-AU" smtClean="0"/>
-              <a:t>1/12/2025</a:t>
+              <a:t>24/04/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1652,51 +1652,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F3B48329-3BCE-4212-AC98-6417D3BCB637}" type="datetimeFigureOut">
               <a:rPr lang="en-AU" smtClean="0"/>
-              <a:t>1/12/2025</a:t>
+              <a:t>24/04/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1884,51 +1884,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F3B48329-3BCE-4212-AC98-6417D3BCB637}" type="datetimeFigureOut">
               <a:rPr lang="en-AU" smtClean="0"/>
-              <a:t>1/12/2025</a:t>
+              <a:t>24/04/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2251,51 +2251,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F3B48329-3BCE-4212-AC98-6417D3BCB637}" type="datetimeFigureOut">
               <a:rPr lang="en-AU" smtClean="0"/>
-              <a:t>1/12/2025</a:t>
+              <a:t>24/04/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2369,51 +2369,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F3B48329-3BCE-4212-AC98-6417D3BCB637}" type="datetimeFigureOut">
               <a:rPr lang="en-AU" smtClean="0"/>
-              <a:t>1/12/2025</a:t>
+              <a:t>24/04/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2464,51 +2464,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F3B48329-3BCE-4212-AC98-6417D3BCB637}" type="datetimeFigureOut">
               <a:rPr lang="en-AU" smtClean="0"/>
-              <a:t>1/12/2025</a:t>
+              <a:t>24/04/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2741,51 +2741,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F3B48329-3BCE-4212-AC98-6417D3BCB637}" type="datetimeFigureOut">
               <a:rPr lang="en-AU" smtClean="0"/>
-              <a:t>1/12/2025</a:t>
+              <a:t>24/04/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2994,51 +2994,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F3B48329-3BCE-4212-AC98-6417D3BCB637}" type="datetimeFigureOut">
               <a:rPr lang="en-AU" smtClean="0"/>
-              <a:t>1/12/2025</a:t>
+              <a:t>24/04/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3211,51 +3211,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{F3B48329-3BCE-4212-AC98-6417D3BCB637}" type="datetimeFigureOut">
               <a:rPr lang="en-AU" smtClean="0"/>
-              <a:t>1/12/2025</a:t>
+              <a:t>24/04/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -3600,107 +3600,99 @@
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uwa.edu.au/study/-/media/uwafs/docs/fees-and-scholarships/uwa-fogarty-foundation/principals-endorsement-form-uwa-fogarty-foundation-scholarship.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogartyfoundation.org.au/scholarships" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:uwafogarty@uwa.edu.au" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fogartyfoundation.org.au/scholarships" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="305437" y="394284"/>
             <a:ext cx="11521801" cy="6107184"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-AU" sz="1600" b="1" u="sng" dirty="0"/>
-              <a:t>UWA Fogarty Scholarships </a:t>
-[...7 lines deleted...]
-              <a:t>Applicants Guide</a:t>
+              <a:t>UWA Fogarty Scholarships – 2027 Applicants Guide</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-AU" sz="1600" u="sng" dirty="0"/>
             </a:br>
             <a:br>
               <a:rPr lang="en-AU" sz="1600" u="sng" dirty="0"/>
             </a:br>
             <a:r>
               <a:rPr lang="en-AU" sz="1600" dirty="0"/>
               <a:t>The purpose of this document is to support you with your application. Use the categories to organise all of your achievements and determine which are the three with the highest impact/level of engagement and participation for each category. </a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-AU" sz="1600" dirty="0"/>
             </a:br>
             <a:br>
               <a:rPr lang="en-AU" sz="1600" dirty="0"/>
             </a:br>
             <a:r>
               <a:rPr lang="en-AU" sz="1600" dirty="0"/>
               <a:t>There are five categories and </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-AU" sz="1600" u="sng" dirty="0"/>
               <a:t>a maximum of three activities may be entered into each category</a:t>
             </a:r>
@@ -3745,90 +3737,55 @@
               <a:t>Notes</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-AU" sz="1600" dirty="0"/>
               <a:t>:</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-AU" sz="1600" dirty="0"/>
             </a:br>
             <a:r>
               <a:rPr lang="en-AU" sz="1600" dirty="0"/>
               <a:t>- Please note only achievements attained in Year 11 and 12 will be considered.</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-AU" sz="1600" dirty="0"/>
             </a:br>
             <a:r>
               <a:rPr lang="en-AU" sz="1600" dirty="0"/>
               <a:t>- You will not receive additional points for entering the same achievement in two or more categories e.g. school choir captain under arts and leadership.</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-AU" sz="1600" dirty="0"/>
             </a:br>
             <a:r>
               <a:rPr lang="en-AU" sz="1600" dirty="0"/>
-              <a:t>- A signed </a:t>
-[...38 lines deleted...]
-              <a:t> This form will not be accepted from a student applying for the scholarship. Incomplete applications will not be accepted, and missing forms will not be chased or accepted after applications close.</a:t>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" dirty="0"/>
+              <a:t>Principal Endorsement: Please let your principal know you've applied and ensure their contact details are included in your application. We will then contact your school to confirm your predicted ATAR based on your Year 11 results.</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-AU" sz="1600" dirty="0"/>
             </a:br>
             <a:br>
               <a:rPr lang="en-AU" sz="1600" dirty="0"/>
             </a:br>
             <a:r>
               <a:rPr lang="en-AU" sz="1200" dirty="0"/>
               <a:t>* The Initiative section</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-AU" sz="1200" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t> is a space to </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-AU" sz="1200" dirty="0"/>
               <a:t>demonstrate an activity you have created to innovatively address a need in your life or community. This may be a business, product or project you have shown enterprising skills to start or grow either on your own or in collaboration. Please include the motivation for initiating this project, the level of support or pre-conditions in the creation and the impact of the project. </a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-AU" sz="1200" dirty="0"/>
             </a:br>
             <a:r>
@@ -5540,71 +5497,50 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...19 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100056E4B40AFC6574880C76B14BDB8B3A3" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b1488b05ffa2a3e677a95c644798f26a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="abece23d-cf73-48a2-abcb-b6f2091f3699" xmlns:ns3="315a88aa-dfba-41de-bced-4765d84a252a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3ca6c2506c378036eca6813da5629b05" ns2:_="" ns3:_="">
     <xsd:import namespace="abece23d-cf73-48a2-abcb-b6f2091f3699"/>
     <xsd:import namespace="315a88aa-dfba-41de-bced-4765d84a252a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:Date" minOccurs="0"/>
@@ -5801,135 +5737,156 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="315a88aa-dfba-41de-bced-4765d84a252a" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="abece23d-cf73-48a2-abcb-b6f2091f3699">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Date xmlns="abece23d-cf73-48a2-abcb-b6f2091f3699" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BDA69C1F-9556-41D4-97F0-E543E3D3C9DF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{01E28911-79DC-4BDC-BFEB-DACD0595F930}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="abece23d-cf73-48a2-abcb-b6f2091f3699"/>
+    <ds:schemaRef ds:uri="315a88aa-dfba-41de-bced-4765d84a252a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BEBA4A2B-1A27-4CD1-87AF-AE965A846779}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="abece23d-cf73-48a2-abcb-b6f2091f3699"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="315a88aa-dfba-41de-bced-4765d84a252a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{01E28911-79DC-4BDC-BFEB-DACD0595F930}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BDA69C1F-9556-41D4-97F0-E543E3D3C9DF}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>1186</Words>
+  <Words>1135</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
   <Paragraphs>33</Paragraphs>
   <Slides>2</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Calibri Light</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
-      <vt:lpstr>UWA Fogarty Scholarships – 2027 Applicants Guide  The purpose of this document is to support you with your application. Use the categories to organise all of your achievements and determine which are the three with the highest impact/level of engagement and participation for each category.   There are five categories and a maximum of three activities may be entered into each category. However, we encourage you to complete the maximum number of activities (three) in the maximum number of categories (five) which would equate to 15 activities and 15 pieces of evidence maximum. Include activities that you believe demonstrate the attributes of a UWA Fogarty Foundation Scholar. See the Fogarty website for more details. Additional areas of consideration include ‘Initiatives’* and ‘Achievement Relative to Opportunity’**  Be as clear as possible with your achievement description. It should include the activity, a description of your responsibilities, and your achievements in terms of impact and results. Also make a note of the duration of your engagement if appropriate. You are also required to provide evidence to support each achievement that you detail.   Notes: - Please note only achievements attained in Year 11 and 12 will be considered. - You will not receive additional points for entering the same achievement in two or more categories e.g. school choir captain under arts and leadership. - A signed School Principal Endorsement Form from your school principal verifying your predicted ATAR based on your Year 11 results is required for your application to be progressed. Ensure that you provide this form to your school principal to fill out and return on your behalf to uwafogarty@uwa.edu.au This form will not be accepted from a student applying for the scholarship. Incomplete applications will not be accepted, and missing forms will not be chased or accepted after applications close.  * The Initiative section is a space to demonstrate an activity you have created to innovatively address a need in your life or community. This may be a business, product or project you have shown enterprising skills to start or grow either on your own or in collaboration. Please include the motivation for initiating this project, the level of support or pre-conditions in the creation and the impact of the project.  ** Achievement Relative to Opportunity is a contextual consideration if you have faced obstacles or overcome adversities that have made your reaching your achievements more challenging. For students that have experienced significant challenges that have impacted daily life. This is a personal statement for contextual consideration.</vt:lpstr>
+      <vt:lpstr>UWA Fogarty Scholarships – 2027 Applicants Guide  The purpose of this document is to support you with your application. Use the categories to organise all of your achievements and determine which are the three with the highest impact/level of engagement and participation for each category.   There are five categories and a maximum of three activities may be entered into each category. However, we encourage you to complete the maximum number of activities (three) in the maximum number of categories (five) which would equate to 15 activities and 15 pieces of evidence maximum. Include activities that you believe demonstrate the attributes of a UWA Fogarty Foundation Scholar. See the Fogarty website for more details. Additional areas of consideration include ‘Initiatives’* and ‘Achievement Relative to Opportunity’**  Be as clear as possible with your achievement description. It should include the activity, a description of your responsibilities, and your achievements in terms of impact and results. Also make a note of the duration of your engagement if appropriate. You are also required to provide evidence to support each achievement that you detail.   Notes: - Please note only achievements attained in Year 11 and 12 will be considered. - You will not receive additional points for entering the same achievement in two or more categories e.g. school choir captain under arts and leadership. - Principal Endorsement: Please let your principal know you've applied and ensure their contact details are included in your application. We will then contact your school to confirm your predicted ATAR based on your Year 11 results.  * The Initiative section is a space to demonstrate an activity you have created to innovatively address a need in your life or community. This may be a business, product or project you have shown enterprising skills to start or grow either on your own or in collaboration. Please include the motivation for initiating this project, the level of support or pre-conditions in the creation and the impact of the project.  ** Achievement Relative to Opportunity is a contextual consideration if you have faced obstacles or overcome adversities that have made your reaching your achievements more challenging. For students that have experienced significant challenges that have impacted daily life. This is a personal statement for contextual consideration.</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PowerPoint Presentation</dc:title>
   <dc:creator>Caitlyn E.Fogarty</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">