--- v0 (2025-12-05)
+++ v1 (2026-06-22)
@@ -92,69 +92,51 @@
     </w:p>
     <w:p w14:paraId="2D07C5D7" w14:textId="77777777" w:rsidR="00CB15B3" w:rsidRPr="00CB15B3" w:rsidRDefault="00CB15B3" w:rsidP="00CF499E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB15B3">
         <w:t>The completed application should typically not exceed nine pages. Save and submit your application as a PDF, using the following file naming convention:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E3D82F4" w14:textId="77777777" w:rsidR="00CB15B3" w:rsidRPr="00CB15B3" w:rsidRDefault="00CB15B3" w:rsidP="00CF499E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB15B3">
         <w:t>firstname_surname_2026_UWA_Winthrop_Scholarship_Application.pdf</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72A18791" w14:textId="71FA8A3A" w:rsidR="00CB15B3" w:rsidRPr="00CB15B3" w:rsidRDefault="00CB15B3" w:rsidP="00CF499E">
-[...17 lines deleted...]
-    <w:p w14:paraId="1002CDDE" w14:textId="77777777" w:rsidR="00CB15B3" w:rsidRDefault="00CB15B3" w:rsidP="00CF499E">
+    <w:p w14:paraId="1002CDDE" w14:textId="0DDEB2EA" w:rsidR="00CB15B3" w:rsidRDefault="00CB15B3" w:rsidP="00CF499E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB15B3">
         <w:t>When listing your achievements, provide details of your three highest individual achievements in each category. Refer to the Achievement Matrix for guidance on organizing your achievements and determining which have the greatest impact and level of engagement. Each achievement description should be approximately 150 words to ensure clarity and keep the application within the page limit.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="656E1B4B" w14:textId="77777777" w:rsidR="00CB15B3" w:rsidRDefault="00CB15B3" w:rsidP="00CF499E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="015756A7" w14:textId="56A079D1" w:rsidR="00761A6D" w:rsidRPr="006B7B5D" w:rsidRDefault="00732C0C" w:rsidP="00CF499E">
@@ -303,63 +285,51 @@
       <w:r>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">What year will you graduate High School? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B91D910" w14:textId="3AAA4704" w:rsidR="00EC762E" w:rsidRDefault="00EC762E" w:rsidP="00CF499E">
       <w:pPr>
         <w:pStyle w:val="Numberlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">How did you hear about the </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> Scholarship? (Career Advisor/Friends and Family/</w:t>
+        <w:t>How did you hear about the Winthrop Scholarship? (Career Advisor/Friends and Family/</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Social Media</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>/etc.):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05411DCC" w14:textId="77777777" w:rsidR="00EC762E" w:rsidRDefault="00EC762E" w:rsidP="00CF499E">
       <w:pPr>
         <w:pStyle w:val="Numberlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
@@ -1259,138 +1229,138 @@
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="37DC3527" w14:textId="77777777" w:rsidR="005A37BF" w:rsidRDefault="005A37BF" w:rsidP="00A11EA1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{6B0A200D-B710-4F9B-9BBF-849C4C471A40}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{E8842C5B-F09D-43AD-8B96-0ED975231CE7}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:fontKey="{B8357C30-984A-48CE-A74B-19D3476D846F}"/>
-[...1 lines deleted...]
-    <w:embedBoldItalic r:id="rId4" w:fontKey="{96E32F19-56AB-4E1A-8314-603E2A888F5C}"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{9D54978A-90B1-43EB-AF88-50D0048E057F}"/>
+    <w:embedBold r:id="rId3" w:fontKey="{71328DCA-ECA2-46DD-B70D-B38C443AD3F8}"/>
+    <w:embedBoldItalic r:id="rId4" w:fontKey="{584511F6-1ADA-4281-8D7F-AADD2E0096A5}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{42957E09-6914-40D7-A9A8-94D15D461349}"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId8" w:fontKey="{14D1A994-7E98-4B5E-873F-C2D2EBEE1768}"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{0C887BA7-9B43-4B79-B6F2-E314DB3118DE}"/>
+    <w:embedBold r:id="rId6" w:fontKey="{62B952F8-2808-4F9C-A5DC-24E0FE8685EA}"/>
+    <w:embedItalic r:id="rId7" w:fontKey="{F1624E73-CD2D-421F-B3BE-CA42251BCC3F}"/>
+    <w:embedBoldItalic r:id="rId8" w:fontKey="{35F9EA30-90DD-4123-95DC-E888F8E93B95}"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId9" w:fontKey="{0EDFEF8E-BE72-472B-95D3-543EA417AF09}"/>
+    <w:embedRegular r:id="rId9" w:fontKey="{F4971946-F7D4-47F3-8629-F1D8B700062C}"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId10" w:fontKey="{B8BE2F30-09CA-49CA-AB72-4753D428068F}"/>
+    <w:embedRegular r:id="rId10" w:fontKey="{92BF07B1-EC30-4B87-9745-34859148205C}"/>
   </w:font>
   <w:font w:name="TTNormsPro-Bold">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="5000A4FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId11" w:fontKey="{50F39631-413E-453D-A04C-AC631F2A8D06}"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId14" w:fontKey="{5977FCE8-BD14-45AF-AC61-0FF127D79EC3}"/>
+    <w:embedRegular r:id="rId11" w:fontKey="{F9C621AE-FE99-4FFC-AFA5-F8E621E4F303}"/>
+    <w:embedBold r:id="rId12" w:fontKey="{543A52BC-569B-4E0A-8717-0BC83E145A6D}"/>
+    <w:embedItalic r:id="rId13" w:fontKey="{3C60C66E-4D2C-4275-B419-6B625AEBDAA3}"/>
+    <w:embedBoldItalic r:id="rId14" w:fontKey="{B0FB53D3-8B46-4E9C-991D-056D11491191}"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId15" w:fontKey="{697E4E4B-6DFC-4539-9A9D-7AC9EF42FC55}"/>
+    <w:embedRegular r:id="rId15" w:fontKey="{8CD22BD5-4978-4A0B-9EA0-A6CFB77D8D26}"/>
   </w:font>
   <w:font w:name="Palatino Linotype">
     <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId16" w:fontKey="{D0C9792F-9A48-445A-A350-C2BC39F10A9A}"/>
+    <w:embedRegular r:id="rId16" w:fontKey="{76B6DD0A-B643-4916-B707-07A821F59B9A}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId17" w:fontKey="{48BA0FDD-BCE8-4284-A248-A62FEADA7F84}"/>
+    <w:embedRegular r:id="rId17" w:fontKey="{74E07684-DCC9-4103-A61A-6A73A2A206FF}"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId18" w:fontKey="{B6F878CC-4880-4633-9F24-0711C05331DE}"/>
+    <w:embedRegular r:id="rId18" w:fontKey="{7497C366-ECE6-43B7-A52B-58B0475F95DB}"/>
   </w:font>
   <w:font w:name="Times New Roman (Body CS)">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="78EDDD13" w14:textId="6EF4524F" w:rsidR="00C00163" w:rsidRPr="00C00163" w:rsidRDefault="001B4B00" w:rsidP="001B4B00">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="-1276"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
@@ -3502,64 +3472,66 @@
     <w:rsid w:val="002B5201"/>
     <w:rsid w:val="002C0DE3"/>
     <w:rsid w:val="002C3943"/>
     <w:rsid w:val="002C6798"/>
     <w:rsid w:val="002C73C9"/>
     <w:rsid w:val="002D0E19"/>
     <w:rsid w:val="002D34F3"/>
     <w:rsid w:val="002E328C"/>
     <w:rsid w:val="002E589F"/>
     <w:rsid w:val="002F764A"/>
     <w:rsid w:val="00303C8C"/>
     <w:rsid w:val="00306ED9"/>
     <w:rsid w:val="003072B8"/>
     <w:rsid w:val="00312213"/>
     <w:rsid w:val="003124DC"/>
     <w:rsid w:val="0032698B"/>
     <w:rsid w:val="00347863"/>
     <w:rsid w:val="003578E8"/>
     <w:rsid w:val="003625AC"/>
     <w:rsid w:val="0037123D"/>
     <w:rsid w:val="003759D7"/>
     <w:rsid w:val="00382CCF"/>
     <w:rsid w:val="00386977"/>
     <w:rsid w:val="00387FE2"/>
     <w:rsid w:val="003901F5"/>
+    <w:rsid w:val="003920A0"/>
     <w:rsid w:val="00394FE3"/>
     <w:rsid w:val="003B302E"/>
     <w:rsid w:val="003B620E"/>
     <w:rsid w:val="003B706F"/>
     <w:rsid w:val="003C10C6"/>
     <w:rsid w:val="003C3939"/>
     <w:rsid w:val="003C5A39"/>
     <w:rsid w:val="003C6E1E"/>
     <w:rsid w:val="003C6F5E"/>
     <w:rsid w:val="003D2A0F"/>
     <w:rsid w:val="003D5787"/>
     <w:rsid w:val="003F0389"/>
     <w:rsid w:val="003F25BC"/>
     <w:rsid w:val="003F473B"/>
+    <w:rsid w:val="004053C0"/>
     <w:rsid w:val="00406B09"/>
     <w:rsid w:val="00410BEA"/>
     <w:rsid w:val="00417F76"/>
     <w:rsid w:val="00441649"/>
     <w:rsid w:val="00442F0C"/>
     <w:rsid w:val="00450232"/>
     <w:rsid w:val="004645BF"/>
     <w:rsid w:val="00474E63"/>
     <w:rsid w:val="00477BB1"/>
     <w:rsid w:val="00481872"/>
     <w:rsid w:val="004849B2"/>
     <w:rsid w:val="00490EFA"/>
     <w:rsid w:val="004A0276"/>
     <w:rsid w:val="004A4B3D"/>
     <w:rsid w:val="004A7EBC"/>
     <w:rsid w:val="004B7826"/>
     <w:rsid w:val="004C1F24"/>
     <w:rsid w:val="004C200E"/>
     <w:rsid w:val="004C233A"/>
     <w:rsid w:val="004C3D68"/>
     <w:rsid w:val="004C69EE"/>
     <w:rsid w:val="004C69F1"/>
     <w:rsid w:val="004D7FF3"/>
     <w:rsid w:val="004E1A8B"/>
     <w:rsid w:val="004E28D0"/>
@@ -4443,50 +4415,51 @@
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00121960"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="120" w:after="120"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="003087" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
@@ -5877,89 +5850,80 @@
         </a:fontRef>
       </a:style>
     </a:spDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Processowner xmlns="35946d6b-283e-4d05-9c76-189e348c8b17">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </Processowner>
     <TaxCatchAll xmlns="b37ef6cc-451c-4f4e-8393-70b2e9707b47" xsi:nil="true"/>
     <Processexpert xmlns="35946d6b-283e-4d05-9c76-189e348c8b17">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </Processexpert>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="35946d6b-283e-4d05-9c76-189e348c8b17">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <Comment xmlns="35946d6b-283e-4d05-9c76-189e348c8b17" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100485ABCCBA3BF6B42B1ACC3FACE586172" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9419efdbdfb02e025485ddfdadf3c9b4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="35946d6b-283e-4d05-9c76-189e348c8b17" xmlns:ns3="b37ef6cc-451c-4f4e-8393-70b2e9707b47" xmlns:ns4="b37ef6cc-451c-4f4e-8393-70b2e9707b47" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="890b9d36cce6b09bf7d6df5c7e4f3a79" ns2:_="" ns4:_="">
     <xsd:import namespace="35946d6b-283e-4d05-9c76-189e348c8b17"/>
     <xsd:import namespace="b37ef6cc-451c-4f4e-8393-70b2e9707b47"/>
     <xsd:import namespace="b37ef6cc-451c-4f4e-8393-70b2e9707b47"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:Processowner" minOccurs="0"/>
                 <xsd:element ref="ns2:Processexpert" minOccurs="0"/>
                 <xsd:element ref="ns2:Comment" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -6217,126 +6181,135 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70C20CD4-F2A0-4A25-803B-0FBD92F007A0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="35946d6b-283e-4d05-9c76-189e348c8b17"/>
     <ds:schemaRef ds:uri="b37ef6cc-451c-4f4e-8393-70b2e9707b47"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6CC429ED-8203-4F85-878D-9FB9251B7FBB}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2C014698-402D-4EB0-9FC1-37351237DC8F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0130A939-B5F1-4D4D-A5F6-9A643CE35E9E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="35946d6b-283e-4d05-9c76-189e348c8b17"/>
     <ds:schemaRef ds:uri="b37ef6cc-451c-4f4e-8393-70b2e9707b47"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6CC429ED-8203-4F85-878D-9FB9251B7FBB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>539</Words>
-  <Characters>3075</Characters>
+  <Words>432</Words>
+  <Characters>2992</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>25</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>83</Lines>
+  <Paragraphs>58</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3607</CharactersWithSpaces>
+  <CharactersWithSpaces>3366</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Connie Rentschler</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100485ABCCBA3BF6B42B1ACC3FACE586172</vt:lpwstr>